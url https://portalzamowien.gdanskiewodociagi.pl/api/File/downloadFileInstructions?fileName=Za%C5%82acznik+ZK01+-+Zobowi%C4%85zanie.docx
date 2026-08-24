--- v0 (2026-02-02)
+++ v1 (2026-08-24)
@@ -8,77 +8,76 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C962FF3" w14:textId="77777777" w:rsidR="00A75A9C" w:rsidRDefault="00A75A9C" w:rsidP="00A75A9C">
+    <w:p w14:paraId="68BA42C5" w14:textId="47FB982E" w:rsidR="00A75A9C" w:rsidRDefault="00A75A9C" w:rsidP="007A5658">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gdańsk, dnia </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75A9C">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A75A9C">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A75A9C">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BA42C5" w14:textId="77777777" w:rsidR="00A75A9C" w:rsidRDefault="00A75A9C"/>
     <w:p w14:paraId="4CA07EA5" w14:textId="4D5CAB9D" w:rsidR="00227C5F" w:rsidRPr="00A75A9C" w:rsidRDefault="00EC2989" w:rsidP="00A75A9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ZOBOWIĄZANIE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC7DA25" w14:textId="441EFAD2" w:rsidR="007B1841" w:rsidRDefault="00EC2989" w:rsidP="00A75A9C">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>W imieniu Wykonawcy realizującego przedmiot umowy</w:t>
       </w:r>
       <w:r w:rsidR="00BC395A">
@@ -176,246 +175,271 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65309D7E" w14:textId="34B3BFA2" w:rsidR="00EC2989" w:rsidRPr="00EC2989" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC2989">
         <w:t>zobowiązuję się do:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096987A3" w14:textId="11541C32" w:rsidR="00EC2989" w:rsidRPr="00F84CB4" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84CB4">
         <w:t>Przestrzegania ogólnie obowiązujących przepisów i zasad w zakresie bezpieczeństwa i higieny pracy oraz ochrony środowiska, jakich dotyczy zakres świadczonych robót / usług.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410A0D08" w14:textId="4A431CBD" w:rsidR="00EC2989" w:rsidRPr="00F84CB4" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
+    <w:p w14:paraId="410A0D08" w14:textId="1FC266CD" w:rsidR="00EC2989" w:rsidRPr="00295045" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve">Zapoznania swoich pracowników delegowanych do prac na terenie </w:t>
       </w:r>
-      <w:r w:rsidR="00BA63E4" w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="008F518B" w:rsidRPr="00295045">
+        <w:t xml:space="preserve">Gdańskie Wodociągi Sp. z o. o. (dalej: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA63E4" w:rsidRPr="00295045">
         <w:t>GdW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
-[...8 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D577C0">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="008F518B" w:rsidRPr="00295045">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve"> z treścią otrzymanej instrukcji </w:t>
       </w:r>
-      <w:r w:rsidR="00BA63E4" w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="00BA63E4" w:rsidRPr="00295045">
         <w:t>GdW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00F52BDE">
+      <w:r w:rsidR="00F52BDE" w:rsidRPr="00295045">
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>B/</w:t>
       </w:r>
-      <w:r w:rsidR="00EE7A49">
+      <w:r w:rsidR="00EE7A49" w:rsidRPr="00295045">
         <w:t>IO/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>12 „PRACE REALIZOWANE PRZEZ WYKONAWCÓW ZEWNĘTRZNYCH”, nie później niż w momencie ich rozpoczęcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55634397" w14:textId="68408ACA" w:rsidR="00EC2989" w:rsidRPr="00F84CB4" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
+    <w:p w14:paraId="55634397" w14:textId="68408ACA" w:rsidR="00EC2989" w:rsidRPr="00295045" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve">Zapoznania swoich pracowników z zagrożeniami jakie występują na terenie prowadzonych prac </w:t>
       </w:r>
-      <w:r w:rsidR="00D577C0">
+      <w:r w:rsidR="00D577C0" w:rsidRPr="00295045">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve">i potwierdzenie tego faktu na formularzu </w:t>
       </w:r>
-      <w:r w:rsidR="00BA63E4" w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="00BA63E4" w:rsidRPr="00295045">
         <w:t>GdW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>/P</w:t>
       </w:r>
-      <w:r w:rsidR="003F073E" w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="003F073E" w:rsidRPr="00295045">
         <w:t>O0</w:t>
       </w:r>
-      <w:r w:rsidR="005D2899" w:rsidRPr="00F84CB4">
+      <w:r w:rsidR="005D2899" w:rsidRPr="00295045">
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>/ZK03.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473D3013" w14:textId="4BB4FF79" w:rsidR="00E43D61" w:rsidRPr="00F84CB4" w:rsidRDefault="00E43D61" w:rsidP="00E43D61">
+    <w:p w14:paraId="473D3013" w14:textId="3B13ACCE" w:rsidR="00E43D61" w:rsidRPr="00295045" w:rsidRDefault="00E43D61" w:rsidP="00E43D61">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve">Dopuszczania do pracy tylko i wyłącznie osób posiadających aktualne szkolenia w dziedzinie bhp </w:t>
       </w:r>
-      <w:r w:rsidR="00D577C0">
+      <w:r w:rsidR="00D577C0" w:rsidRPr="00295045">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t xml:space="preserve">i rozumiejące zagrożenia związane z wykonywaną przez nich pracą na terenie </w:t>
       </w:r>
-      <w:r w:rsidR="00BA63E4" w:rsidRPr="00F84CB4">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA63E4" w:rsidRPr="00295045">
         <w:t>GdW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84CB4">
-[...8 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D577C0">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F84CB4">
+      <w:r w:rsidRPr="00295045">
         <w:t>, którzy zostali zapoznani z oceną ryzyka zawodowego na swoim stanowisku pracy i wymaganymi instrukcjami</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8AD936" w14:textId="2DAF6594" w:rsidR="00EC2989" w:rsidRPr="00F84CB4" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
+    <w:p w14:paraId="2B8AD936" w14:textId="367ED73A" w:rsidR="00EC2989" w:rsidRPr="00295045" w:rsidRDefault="00EC2989" w:rsidP="00EC2989">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="00295045">
+        <w:t xml:space="preserve">Przekazania wyznaczonemu Inspektorowi / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00295045">
+        <w:t>Koordynatorowi  z</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00295045">
+        <w:t xml:space="preserve"> ramienia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA63E4" w:rsidRPr="00295045">
+        <w:t>GdW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00295045">
+        <w:t>, uprawnień do wydawania osobiście przez niego, wszelkich poleceń moim pracownikom i zatrudnionym w moim imieniu podwykonawcom, dla rzeczowego zakresu robót / usług.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64486829" w14:textId="6DD69657" w:rsidR="00EC2989" w:rsidRPr="00295045" w:rsidRDefault="003716AC" w:rsidP="002543BE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00295045">
+        <w:t>Akceptacji kar finansowych i sankcji organizacyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0E22" w:rsidRPr="00295045">
+        <w:t xml:space="preserve"> przewidzianych </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0E22" w:rsidRPr="00AA4A62">
+        <w:t xml:space="preserve">w obowiązujących przepisach i procedurach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D0E22" w:rsidRPr="00AA4A62">
+        <w:t>GdW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA4A62">
+        <w:t xml:space="preserve">, w </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0E22" w:rsidRPr="00AA4A62">
+        <w:t>szczególności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4A62">
+        <w:t xml:space="preserve"> przyjmuję do wiadomości i w pełni akceptuję treść </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42648" w:rsidRPr="00AA4A62">
+        <w:t>Załącznika ZK03 do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4A62">
+        <w:t xml:space="preserve"> Instrukcji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA4A62">
+        <w:t>GdW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA4A62">
+        <w:t>/IO/BHP 12, w tym wysokość, zasady nakładania i egzekwowania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295045">
+        <w:t xml:space="preserve"> kar finansowych oraz sankcji organizacyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0E22" w:rsidRPr="00295045">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582B1637" w14:textId="324134D9" w:rsidR="00A75A9C" w:rsidRPr="00BC395A" w:rsidRDefault="00BC395A" w:rsidP="00A75A9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F84CB4">
-        <w:t xml:space="preserve">Przekazania wyznaczonemu Inspektorowi / Koordynatorowi  z ramienia </w:t>
+        <w:t xml:space="preserve">Przedstawiciel </w:t>
       </w:r>
       <w:r w:rsidR="00BA63E4" w:rsidRPr="00F84CB4">
         <w:t>GdW</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84CB4">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00D577C0">
-        <w:t xml:space="preserve">p. Z o </w:t>
+        <w:t xml:space="preserve">p. Z. o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D577C0">
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D577C0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84CB4">
-        <w:t>, uprawnień do wydawania osobiście przez niego, wszelkich poleceń moim pracownikom i zatrudnionym w moim imieniu podwykonawcom, dla rzeczowego zakresu robót / usług.</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00F84CB4">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
@@ -650,88 +674,79 @@
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3D5EA9" w14:textId="0A961108" w:rsidR="00BC395A" w:rsidRPr="00BC395A" w:rsidRDefault="00BC395A" w:rsidP="00BC395A">
+    <w:p w14:paraId="3D572BA6" w14:textId="3A436EBA" w:rsidR="00BC395A" w:rsidRPr="007A5658" w:rsidRDefault="00BC395A" w:rsidP="007A5658">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2BFFC1B1" w14:textId="1C7D2ED9" w:rsidR="00BC395A" w:rsidRDefault="00BC395A" w:rsidP="00A75A9C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>W imieniu i za Wykonawcę zobowiązanie podjął:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004FF039" w14:textId="634446F0" w:rsidR="00BC395A" w:rsidRPr="00BC395A" w:rsidRDefault="00BC395A" w:rsidP="00BC395A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC395A">
         <w:rPr>
@@ -1108,61 +1123,61 @@
         <w:t>Podpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A75A9C" w:rsidRPr="00BA63E4" w:rsidSect="00EC2989">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="991" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A1E93D9" w14:textId="77777777" w:rsidR="00CE668D" w:rsidRDefault="00CE668D" w:rsidP="00EC2989">
+    <w:p w14:paraId="37B67C02" w14:textId="77777777" w:rsidR="008E01AA" w:rsidRDefault="008E01AA" w:rsidP="00EC2989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14D3EF0D" w14:textId="77777777" w:rsidR="00CE668D" w:rsidRDefault="00CE668D" w:rsidP="00EC2989">
+    <w:p w14:paraId="5C07F160" w14:textId="77777777" w:rsidR="008E01AA" w:rsidRDefault="008E01AA" w:rsidP="00EC2989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1183,102 +1198,109 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CA22566" w14:textId="6737BFD0" w:rsidR="00BC395A" w:rsidRDefault="00F84CB4">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>GdW</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00F52BDE">
       <w:t>/R</w:t>
     </w:r>
     <w:r w:rsidR="00BC395A">
       <w:t>B/IR12/ wydanie nr 1</w:t>
     </w:r>
     <w:r w:rsidR="00F52BDE">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00BC395A">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA99E36" w14:textId="77777777" w:rsidR="00CE668D" w:rsidRDefault="00CE668D" w:rsidP="00EC2989">
+    <w:p w14:paraId="074027E5" w14:textId="77777777" w:rsidR="008E01AA" w:rsidRDefault="008E01AA" w:rsidP="00EC2989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="440A95F4" w14:textId="77777777" w:rsidR="00CE668D" w:rsidRDefault="00CE668D" w:rsidP="00EC2989">
+    <w:p w14:paraId="1EB18822" w14:textId="77777777" w:rsidR="008E01AA" w:rsidRDefault="008E01AA" w:rsidP="00EC2989">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E35357" w14:textId="77905F39" w:rsidR="00EC2989" w:rsidRPr="009942FF" w:rsidRDefault="009942FF" w:rsidP="009942FF">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t xml:space="preserve">GdW/IO/BHP12/ZK01 </w:t>
+      <w:t>GdW</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve">/IO/BHP12/ZK01 </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37933080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0043E22"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1456,93 +1478,107 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="849369271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1204366685">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A75A9C"/>
     <w:rsid w:val="00101144"/>
     <w:rsid w:val="0012383D"/>
     <w:rsid w:val="00227C5F"/>
+    <w:rsid w:val="002543BE"/>
+    <w:rsid w:val="00272F6C"/>
+    <w:rsid w:val="00295045"/>
     <w:rsid w:val="002D5E4E"/>
+    <w:rsid w:val="00356A26"/>
+    <w:rsid w:val="003716AC"/>
     <w:rsid w:val="003C2D74"/>
     <w:rsid w:val="003F073E"/>
     <w:rsid w:val="003F1C40"/>
     <w:rsid w:val="00452FB5"/>
+    <w:rsid w:val="004B2090"/>
     <w:rsid w:val="005D2899"/>
     <w:rsid w:val="0064079C"/>
     <w:rsid w:val="00684023"/>
+    <w:rsid w:val="00710D77"/>
+    <w:rsid w:val="007A5658"/>
     <w:rsid w:val="007B1841"/>
     <w:rsid w:val="007C2C0A"/>
     <w:rsid w:val="00832D16"/>
     <w:rsid w:val="008437DD"/>
+    <w:rsid w:val="008E01AA"/>
+    <w:rsid w:val="008F518B"/>
     <w:rsid w:val="009942FF"/>
     <w:rsid w:val="009B417C"/>
+    <w:rsid w:val="009D0E22"/>
+    <w:rsid w:val="00A42648"/>
     <w:rsid w:val="00A75A9C"/>
+    <w:rsid w:val="00AA4A62"/>
+    <w:rsid w:val="00AD4023"/>
     <w:rsid w:val="00B028DF"/>
     <w:rsid w:val="00BA63E4"/>
     <w:rsid w:val="00BC395A"/>
     <w:rsid w:val="00C03544"/>
     <w:rsid w:val="00CE668D"/>
     <w:rsid w:val="00D577C0"/>
     <w:rsid w:val="00DA7435"/>
     <w:rsid w:val="00DB39F9"/>
     <w:rsid w:val="00DB7ED8"/>
     <w:rsid w:val="00E43D61"/>
     <w:rsid w:val="00EC2989"/>
     <w:rsid w:val="00EE7A49"/>
     <w:rsid w:val="00F52BDE"/>
     <w:rsid w:val="00F84CB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2346,73 +2382,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BD83D311AAF87D44AC035C90902D8A55" ma:contentTypeVersion="4" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="c33c6e86ca8724cea7f1a2e0507e8fde">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a23ea2ba-2019-492b-b9e9-8927baac70c5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6539063317828ff02a1af2118a1c91ce" ns2:_="">
     <xsd:import namespace="a23ea2ba-2019-492b-b9e9-8927baac70c5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Data_x0020_wydania" minOccurs="0"/>
                 <xsd:element ref="ns2:Obszar_x0020_zastosowania" minOccurs="0"/>
                 <xsd:element ref="ns2:Wydanie" minOccurs="0"/>
                 <xsd:element ref="ns2:UWAGI" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a23ea2ba-2019-492b-b9e9-8927baac70c5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Data_x0020_wydania" ma:index="8" nillable="true" ma:displayName="Data wydania" ma:default="2023-04-20T00:00:00Z" ma:format="DateOnly" ma:internalName="Data_x0020_wydania">
       <xsd:simpleType>
@@ -2545,122 +2558,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Data_x0020_wydania xmlns="a23ea2ba-2019-492b-b9e9-8927baac70c5">2025-09-11T22:00:00+00:00</Data_x0020_wydania>
+    <Obszar_x0020_zastosowania xmlns="a23ea2ba-2019-492b-b9e9-8927baac70c5">
+      <Value>GdW</Value>
+      <Value>Podwykonawcy</Value>
+    </Obszar_x0020_zastosowania>
+    <UWAGI xmlns="a23ea2ba-2019-492b-b9e9-8927baac70c5" xsi:nil="true"/>
+    <Wydanie xmlns="a23ea2ba-2019-492b-b9e9-8927baac70c5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35F66922-D4CD-4EE7-A399-5D2F6ECA5B55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a23ea2ba-2019-492b-b9e9-8927baac70c5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD97C575-4CA0-4F39-9B90-E23894B67293}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE4485B1-F1F5-4889-A99C-20DCB1D1454D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a23ea2ba-2019-492b-b9e9-8927baac70c5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>209</Words>
-  <Characters>1256</Characters>
+  <Words>255</Words>
+  <Characters>1533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1463</CharactersWithSpaces>
+  <CharactersWithSpaces>1785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Treska, Michał</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BD83D311AAF87D44AC035C90902D8A55</vt:lpwstr>